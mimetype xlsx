--- v2 (2026-03-11)
+++ v3 (2026-04-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461987b88e8d4c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2c4125d50de483a822f06799358cf26.psmdcp" Id="Rb29105bd57604844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994e299e037e41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed277e29e42a4b9b98f08f6bcaeb7b0c.psmdcp" Id="R54845bb203194869" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>