--- v3 (2026-04-23)
+++ v4 (2026-05-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994e299e037e41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed277e29e42a4b9b98f08f6bcaeb7b0c.psmdcp" Id="R54845bb203194869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ad44d8c82114751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63b692584f9c4132b68a9707fd5a490f.psmdcp" Id="Rbe3ed63700034110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>