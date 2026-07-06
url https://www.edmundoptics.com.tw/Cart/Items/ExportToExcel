--- v4 (2026-05-25)
+++ v5 (2026-07-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ad44d8c82114751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63b692584f9c4132b68a9707fd5a490f.psmdcp" Id="Rbe3ed63700034110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9e37e346be4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d0de19f4b9b4c0aba99ee02ccd874cf.psmdcp" Id="Rc5491995620741b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>