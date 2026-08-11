--- v5 (2026-07-06)
+++ v6 (2026-08-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9e37e346be4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d0de19f4b9b4c0aba99ee02ccd874cf.psmdcp" Id="Rc5491995620741b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R985bf9ad115544c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66aa07da404e4ec89b8b1681af6512f8.psmdcp" Id="R01ee9de90f354cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>