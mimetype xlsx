--- v6 (2026-08-11)
+++ v7 (2026-09-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R985bf9ad115544c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66aa07da404e4ec89b8b1681af6512f8.psmdcp" Id="R01ee9de90f354cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc9f48c65d94526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c61cb9814fd47c6935b28dd89d0c0b6.psmdcp" Id="Rb5e8605e31ba477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>